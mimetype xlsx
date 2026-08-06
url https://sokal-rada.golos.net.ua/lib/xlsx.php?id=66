--- v0 (2026-06-17)
+++ v1 (2026-08-06)
@@ -59,50 +59,56 @@
   <si>
     <t>Веклин Михайло Тимофійович</t>
   </si>
   <si>
     <t>Грисюк Віталій Іванович</t>
   </si>
   <si>
     <t>Грицишин Олег Васильович</t>
   </si>
   <si>
     <t>Ділай Володимир Степанович</t>
   </si>
   <si>
     <t>Ділай Михайло Петрович</t>
   </si>
   <si>
     <t>Іванчина Олег Антонович</t>
   </si>
   <si>
     <t>Ковальчук Володимир Анатолійович</t>
   </si>
   <si>
     <t>Кожушко Олег Васильович</t>
   </si>
   <si>
+    <t>Андрущак Петро Володимирович</t>
+  </si>
+  <si>
+    <t>Федун Тетяна Ігорівна</t>
+  </si>
+  <si>
     <t>Ксьонжик Світлана Михайлівна</t>
   </si>
   <si>
     <t>Мартинюк Марія Зіновіївна</t>
   </si>
   <si>
     <t>Матвіїв Євген Михайлович</t>
   </si>
   <si>
     <t>Мусій Світлана Степанівна</t>
   </si>
   <si>
     <t>Новосад Світлана Петрівна</t>
   </si>
   <si>
     <t>Піддубчишин Олег Миколайович</t>
   </si>
   <si>
     <t>Підкіпняк Василь Ярославович</t>
   </si>
   <si>
     <t>Плечінь Ігор Якович</t>
   </si>
   <si>
     <t>Пограничний Володимир Ігорович</t>
@@ -111,56 +117,50 @@
     <t>Сидор Ігор Петрович</t>
   </si>
   <si>
     <t>Сикиндюк Надія Василівна</t>
   </si>
   <si>
     <t>Славич Олег Васильович</t>
   </si>
   <si>
     <t>Табак Богдан Богданович</t>
   </si>
   <si>
     <t>Хомяк Ігор Володимирович</t>
   </si>
   <si>
     <t>Шамборовський Василь Григорович</t>
   </si>
   <si>
     <t>Шевчук Роман Миколайович</t>
   </si>
   <si>
     <t>Яремчук Мар`яна Ярославівна</t>
   </si>
   <si>
     <t>Касян Сергій Васильович</t>
-  </si>
-[...4 lines deleted...]
-    <t>Андрущак Петро Володимирович</t>
   </si>
   <si>
     <t>Михайлевич Валентина Іванівна</t>
   </si>
   <si>
     <t>Баланюк Віктор Миколайович</t>
   </si>
   <si>
     <t>Лащук Олег Юрійович</t>
   </si>
   <si>
     <t>Іванойко Надія Петрівна</t>
   </si>
   <si>
     <t>26.05.26  10:28:29</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
@@ -579,108 +579,108 @@
       <c r="J2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AA2" t="s" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AL2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AM2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>47</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>3223Про затвердження порядку денного позачергової LХXVII сесії Сокальської міської ради  Львівської області VІІІ скликання</t>
         </is>
@@ -706,108 +706,108 @@
       <c r="J3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T3" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="U3" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="V3" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="U3" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="W3" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AA3" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI3" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK3" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>3224Про затвердження Статуту Комунальної установи “Центр з обслуговування закладів освіти” Сокальської міської ради Львівської області у новій редакції      </t>
         </is>
@@ -833,108 +833,108 @@
       <c r="J4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T4" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="U4" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="V4" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="U4" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="W4" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X4" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA4" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB4" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AC4" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AD4" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AC4" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AE4" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AF4" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AG4" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AF4" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AH4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI4" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK4" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>3225Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ СМТ.ЖВИРКА (ЯСЛА-САДОК) «СОНЕЧКО» СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту Закладу у новій</t>
         </is>
@@ -960,108 +960,108 @@
       <c r="J5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R5" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W5" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X5" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y5" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA5" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI5" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK5" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN5" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>54</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>3226Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) №1 «КАЛИНКА» СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту Закладу у новій редакції      </t>
         </is>
@@ -1087,108 +1087,108 @@
       <c r="J6" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O6" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R6" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V6" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W6" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X6" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y6" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z6" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA6" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB6" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC6" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE6" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF6" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG6" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI6" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK6" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL6" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN6" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>3228Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) №1 «КАЛИНКА» СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту Закладу у новій редакції      </t>
         </is>
@@ -1214,108 +1214,108 @@
       <c r="J7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R7" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W7" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X7" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y7" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z7" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA7" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF7" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG7" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI7" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK7" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL7" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN7" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO7" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>57</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>3229Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) КОМБІНОВАНОГО ТИПУ №5 «СОНЕЧКО» СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту закладу у новій</t>
         </is>
@@ -1341,108 +1341,108 @@
       <c r="J8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R8" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W8" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X8" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y8" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AA8" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB8" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AC8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF8" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG8" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI8" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK8" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL8" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN8" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>58</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>3230Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) № 7 СОКОЛЯТКО СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту Закладу у новій редакції        </t>
         </is>
@@ -1468,108 +1468,108 @@
       <c r="J9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R9" t="s" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="S9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T9" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="U9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W9" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X9" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y9" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z9" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA9" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF9" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG9" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI9" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK9" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL9" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN9" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>3231Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) № 7 СОКОЛЯТКО СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту Закладу у новій редакції        </t>
         </is>
@@ -1595,108 +1595,108 @@
       <c r="J10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R10" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W10" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X10" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y10" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z10" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA10" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF10" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG10" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI10" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK10" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL10" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>3232Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) КОМБІНОВАНОГО ТИПУ №5 «СОНЕЧКО» СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту закладу у новій</t>
         </is>
@@ -1722,108 +1722,108 @@
       <c r="J11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R11" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W11" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X11" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y11" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z11" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA11" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF11" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG11" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI11" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK11" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>3233Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) № 8 ЖУРАВЛИК СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту Закладу у новій редакції  </t>
         </is>
@@ -1849,108 +1849,108 @@
       <c r="J12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R12" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W12" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X12" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y12" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z12" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA12" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF12" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG12" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI12" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK12" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL12" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>3234Про перейменування КОМУНАЛЬНОГО ЗАКЛАДУ ДОШКІЛЬНОЇ ОСВІТИ (ЯСЛА-САДОК) №9 ВИШИВАНКА СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ та затвердження Статуту Закладу   у новій редакції      </t>
         </is>
@@ -1976,108 +1976,108 @@
       <c r="J13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R13" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W13" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X13" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y13" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z13" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA13" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF13" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG13" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI13" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK13" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL13" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO13" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>3235Про затвердження нової редакції Статуту комунального закладу «Сокальська дитяча школа мистецтв імені Віктора Матюка» Сокальської міської ради Львівської області</t>
         </is>
@@ -2103,108 +2103,108 @@
       <c r="J14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R14" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W14" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X14" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y14" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z14" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA14" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF14" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG14" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI14" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK14" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN14" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>64</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>3236«Про збільшення статутного капіталу КОМУНАЛЬНОГО ПІДПРИЄМСТВА «СОКАЛЬЖИТЛОКОМУНСЕРВІС» та затвердження Статуту КОМУНАЛЬНОГО       ПІДПРИЄМСТВА «СОКАЛЬЖИТЛОКОМУНСЕРВІС»  у новій</t>
         </is>
@@ -2230,108 +2230,108 @@
       <c r="J15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R15" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="S15" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="T15" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="S15" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="U15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W15" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X15" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y15" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z15" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA15" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB15" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AC15" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AD15" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AC15" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AE15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF15" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG15" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI15" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK15" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN15" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>3237Про збільшення статутного капіталу МКП «Сокальводоканал» та затвердження статуту МКП «Сокальводоканал» у новій редакції</t>
         </is>
@@ -2357,108 +2357,108 @@
       <c r="J16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R16" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="S16" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="T16" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="S16" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="U16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W16" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X16" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y16" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z16" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA16" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB16" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AC16" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AD16" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AC16" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AE16" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AF16" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AG16" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AF16" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AH16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI16" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK16" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>3238Про затвердження Статуту КОМУНАЛЬНОГО ПІДПРИЄМСТВА СОКАЛЬСЬКОЇ МІСЬКОЇ РАДИ   «СОКАЛЬТЕПЛОКОМУНЕНЕРГО»   у новій редакції»</t>
         </is>
@@ -2484,108 +2484,108 @@
       <c r="J17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R17" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="S17" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="T17" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="S17" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="U17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W17" t="s" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="X17" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y17" t="s" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Z17" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA17" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB17" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AC17" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AD17" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AC17" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AE17" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AF17" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG17" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AF17" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AH17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI17" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK17" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN17" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>3239Про затвердження Положення про фінансове управління Сокальської міської ради Львівської області у новій редакції</t>
         </is>
@@ -2611,108 +2611,108 @@
       <c r="J18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R18" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W18" t="s" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="X18" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y18" t="s" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Z18" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA18" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD18" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AE18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF18" t="s" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AG18" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI18" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK18" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN18" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>3240Про затвердження Положення про відділ фінансування, бухгалтерського обліку та господарського забезпечення Сокальської міської ради Львівської області  у новій редакції</t>
         </is>
@@ -2738,108 +2738,108 @@
       <c r="J19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R19" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W19" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X19" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y19" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z19" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA19" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF19" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG19" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI19" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK19" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN19" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>3241Про затвердження Положення про відділ освіти, молоді та спорту Сокальської міської ради Львівської області у новій редакції      </t>
         </is>
@@ -2865,108 +2865,108 @@
       <c r="J20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R20" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W20" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X20" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y20" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z20" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA20" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB20" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AC20" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AD20" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AC20" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AE20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF20" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG20" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI20" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK20" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN20" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>3242Про затвердження Положення про відділ культури Сокальської міської ради Львівської області у новій редакції  </t>
         </is>
@@ -2992,108 +2992,108 @@
       <c r="J21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R21" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W21" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X21" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y21" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z21" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA21" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF21" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG21" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI21" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK21" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN21" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>3243п.4 викласти в такій редакції Контроль за виконанням цього рішення покласти на постійну комісію з питань освіти, охорони здоров’я, культури, туризму, історико-культурної спадщини,</t>
         </is>
@@ -3119,108 +3119,108 @@
       <c r="J22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R22" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="U22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="V22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W22" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="X22" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Y22" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="X22" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="Z22" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA22" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE22" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AF22" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AG22" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="AF22" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AH22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI22" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK22" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN22" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>3244Про затвердження Положення про відділ культури Сокальської міської ради Львівської області у новій редакції  </t>
         </is>
@@ -3246,108 +3246,108 @@
       <c r="J23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="L23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="M23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="N23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="O23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="P23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="Q23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="R23" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="T23" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="U23" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="V23" t="s" s="5">
         <v>50</v>
       </c>
-      <c r="U23" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="W23" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="X23" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y23" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z23" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA23" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AB23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AC23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AD23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF23" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AG23" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AH23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI23" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AJ23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK23" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN23" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>43</v>
       </c>
       <c r="H24" t="s">
@@ -3359,108 +3359,108 @@
       <c r="J24" t="s">
         <v>77</v>
       </c>
       <c r="K24" t="s">
         <v>77</v>
       </c>
       <c r="L24" t="s">
         <v>43</v>
       </c>
       <c r="M24" t="s">
         <v>43</v>
       </c>
       <c r="N24" t="s">
         <v>43</v>
       </c>
       <c r="O24" t="s">
         <v>77</v>
       </c>
       <c r="P24" t="s">
         <v>43</v>
       </c>
       <c r="Q24" t="s">
         <v>43</v>
       </c>
       <c r="R24" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="S24" t="s">
         <v>43</v>
       </c>
       <c r="T24" t="s">
         <v>55</v>
       </c>
       <c r="U24" t="s">
         <v>43</v>
       </c>
       <c r="V24" t="s">
+        <v>55</v>
+      </c>
+      <c r="W24" t="s">
+        <v>43</v>
+      </c>
+      <c r="X24" t="s">
         <v>77</v>
       </c>
-      <c r="W24" t="s">
+      <c r="Y24" t="s">
         <v>78</v>
       </c>
-      <c r="X24" t="s">
+      <c r="Z24" t="s">
         <v>79</v>
       </c>
-      <c r="Y24" t="s">
+      <c r="AA24" t="s">
         <v>43</v>
       </c>
-      <c r="Z24" t="s">
+      <c r="AB24" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="AC24" t="s">
         <v>77</v>
       </c>
       <c r="AD24" t="s">
+        <v>65</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>77</v>
+      </c>
+      <c r="AF24" t="s">
         <v>80</v>
       </c>
-      <c r="AE24" t="s">
+      <c r="AG24" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="AH24" t="s">
         <v>43</v>
       </c>
       <c r="AI24" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="AJ24" t="s">
         <v>43</v>
       </c>
       <c r="AK24" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="AL24" t="s">
         <v>77</v>
       </c>
       <c r="AM24" t="s">
         <v>43</v>
       </c>
       <c r="AN24" t="s">
         <v>43</v>
       </c>
       <c r="AO24" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>81</v>
       </c>
       <c r="H25" t="s">
@@ -3585,96 +3585,96 @@
       <c r="J26" t="s">
         <v>82</v>
       </c>
       <c r="K26" t="s">
         <v>82</v>
       </c>
       <c r="L26" t="s">
         <v>82</v>
       </c>
       <c r="M26" t="s">
         <v>82</v>
       </c>
       <c r="N26" t="s">
         <v>82</v>
       </c>
       <c r="O26" t="s">
         <v>82</v>
       </c>
       <c r="P26" t="s">
         <v>82</v>
       </c>
       <c r="Q26" t="s">
         <v>82</v>
       </c>
       <c r="R26" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="S26" t="s">
         <v>82</v>
       </c>
       <c r="T26" t="s">
         <v>83</v>
       </c>
       <c r="U26" t="s">
         <v>82</v>
       </c>
       <c r="V26" t="s">
+        <v>83</v>
+      </c>
+      <c r="W26" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X26" t="s">
         <v>82</v>
       </c>
       <c r="Y26" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="Z26" t="s">
         <v>82</v>
       </c>
       <c r="AA26" t="s">
         <v>82</v>
       </c>
       <c r="AB26" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="AC26" t="s">
         <v>82</v>
       </c>
       <c r="AD26" t="s">
+        <v>85</v>
+      </c>
+      <c r="AE26" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="AF26" t="s">
         <v>82</v>
       </c>
       <c r="AG26" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="AH26" t="s">
         <v>82</v>
       </c>
       <c r="AI26" t="s">
         <v>82</v>
       </c>
       <c r="AJ26" t="s">
         <v>82</v>
       </c>
       <c r="AK26" t="s">
         <v>82</v>
       </c>
       <c r="AL26" t="s">
         <v>82</v>
       </c>
       <c r="AM26" t="s">
         <v>82</v>
       </c>
       <c r="AN26" t="s">
         <v>82</v>
       </c>
       <c r="AO26" t="s">
         <v>82</v>
       </c>
@@ -3698,108 +3698,108 @@
       <c r="J27" t="s">
         <v>88</v>
       </c>
       <c r="K27" t="s">
         <v>88</v>
       </c>
       <c r="L27" t="s">
         <v>87</v>
       </c>
       <c r="M27" t="s">
         <v>87</v>
       </c>
       <c r="N27" t="s">
         <v>87</v>
       </c>
       <c r="O27" t="s">
         <v>88</v>
       </c>
       <c r="P27" t="s">
         <v>87</v>
       </c>
       <c r="Q27" t="s">
         <v>87</v>
       </c>
       <c r="R27" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="S27" t="s">
         <v>87</v>
       </c>
       <c r="T27" t="s">
         <v>89</v>
       </c>
       <c r="U27" t="s">
         <v>87</v>
       </c>
       <c r="V27" t="s">
+        <v>89</v>
+      </c>
+      <c r="W27" t="s">
+        <v>87</v>
+      </c>
+      <c r="X27" t="s">
         <v>88</v>
       </c>
-      <c r="W27" t="s">
+      <c r="Y27" t="s">
         <v>89</v>
       </c>
-      <c r="X27" t="s">
+      <c r="Z27" t="s">
         <v>90</v>
       </c>
-      <c r="Y27" t="s">
+      <c r="AA27" t="s">
         <v>87</v>
       </c>
-      <c r="Z27" t="s">
+      <c r="AB27" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AC27" t="s">
         <v>88</v>
       </c>
       <c r="AD27" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>88</v>
+      </c>
+      <c r="AF27" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AG27" t="s">
         <v>87</v>
       </c>
       <c r="AH27" t="s">
         <v>87</v>
       </c>
       <c r="AI27" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="AJ27" t="s">
         <v>87</v>
       </c>
       <c r="AK27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AL27" t="s">
         <v>88</v>
       </c>
       <c r="AM27" t="s">
         <v>87</v>
       </c>
       <c r="AN27" t="s">
         <v>87</v>
       </c>
       <c r="AO27" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>91</v>
       </c>
       <c r="H28" t="s">
@@ -3811,108 +3811,108 @@
       <c r="J28" t="s">
         <v>92</v>
       </c>
       <c r="K28" t="s">
         <v>92</v>
       </c>
       <c r="L28" t="s">
         <v>91</v>
       </c>
       <c r="M28" t="s">
         <v>91</v>
       </c>
       <c r="N28" t="s">
         <v>91</v>
       </c>
       <c r="O28" t="s">
         <v>92</v>
       </c>
       <c r="P28" t="s">
         <v>91</v>
       </c>
       <c r="Q28" t="s">
         <v>91</v>
       </c>
       <c r="R28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="S28" t="s">
         <v>91</v>
       </c>
       <c r="T28" t="s">
         <v>92</v>
       </c>
       <c r="U28" t="s">
         <v>91</v>
       </c>
       <c r="V28" t="s">
         <v>92</v>
       </c>
       <c r="W28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="X28" t="s">
         <v>92</v>
       </c>
       <c r="Y28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Z28" t="s">
         <v>92</v>
       </c>
       <c r="AA28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AB28" t="s">
         <v>92</v>
       </c>
       <c r="AC28" t="s">
         <v>92</v>
       </c>
       <c r="AD28" t="s">
         <v>92</v>
       </c>
       <c r="AE28" t="s">
         <v>92</v>
       </c>
       <c r="AF28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AG28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AH28" t="s">
         <v>91</v>
       </c>
       <c r="AI28" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AJ28" t="s">
         <v>91</v>
       </c>
       <c r="AK28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AL28" t="s">
         <v>92</v>
       </c>
       <c r="AM28" t="s">
         <v>91</v>
       </c>
       <c r="AN28" t="s">
         <v>91</v>
       </c>
       <c r="AO28" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>